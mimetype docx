--- v0 (2025-10-12)
+++ v1 (2026-07-14)
@@ -1511,493 +1511,493 @@
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions reçues </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
-              <w:t>au 6 février 2026</w:t>
+              <w:t>au 20 février 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>17€</w:t>
+              <w:t>18€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>23€</w:t>
+              <w:t>24€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>27€</w:t>
+              <w:t>28€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>35€</w:t>
+              <w:t>36€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>40€</w:t>
+              <w:t>41€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="14" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="14"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>45€</w:t>
+              <w:t>46€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="1088" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2271" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscriptions reçues </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">après le 6 février 2026 </w:t>
+              <w:t xml:space="preserve">après le 20 février 2027 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1298" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>22€</w:t>
+              <w:t>23€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>28€</w:t>
+              <w:t>29€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>32€</w:t>
+              <w:t>33€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>40€</w:t>
+              <w:t>41€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1299" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>45€</w:t>
+              <w:t>46€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1297" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
               </w:rPr>
-              <w:t>50€</w:t>
+              <w:t>48€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="311" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10063" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="00000A"/>
               <w:insideV w:val="single" w:sz="12" w:space="0" w:color="00000A"/>
             </w:tcBorders>
             <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:left w:w="98" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -2080,76 +2080,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>plus haut niveau</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sera due, puis </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5€</w:t>
+              <w:t>8€</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> par inscription supplémentaire (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15€</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> après 6 février 2026)</w:t>
+              <w:t>16€</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> après 20 février 2027)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="Normal"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="200" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Inscription dans </w:t>
             </w:r>
             <w:r>
@@ -2174,76 +2174,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>plus haut niveau</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> sera due, puis </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5€</w:t>
+              <w:t>8€</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> par inscription supplémentaire (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>15€</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> après le 6 février 2026).</w:t>
+              <w:t>16€</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> après le 20 février 2027).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:left="567" w:right="566" w:header="0" w:top="851" w:footer="0" w:bottom="567" w:gutter="0"/>
       <w:pgNumType w:fmt="decimal"/>
       <w:formProt w:val="false"/>
       <w:textDirection w:val="lrTb"/>
       <w:docGrid w:type="default" w:linePitch="360" w:charSpace="4294961151"/>